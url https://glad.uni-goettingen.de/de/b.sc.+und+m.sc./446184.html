--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -66,158 +66,100 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste der prüfungsberechtigten Personen für Prüfungen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D5C98F" w14:textId="325EC81C" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851447">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>B</w:t>
+        <w:t>B.Sc. und M.Sc. Studiengänge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F173320" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75557287" w14:textId="3DE7CA8B" w:rsidR="00D3141B" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00851447">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stand </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36121">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>September</w:t>
       </w:r>
       <w:r w:rsidRPr="00851447">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...98 lines deleted...]
-        <w:t>Stand August 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBB4CB9" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4186"/>
         <w:gridCol w:w="4890"/>
       </w:tblGrid>
@@ -381,167 +323,109 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prof. Dr. Michael Hölker</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5883787F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Detlef Rath (FLI </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Prof. Dr. Detlef Rath (FLI Mariensee)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B29480" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Carina Blaschka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BF7CFB6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Jan </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (Verein Ostfriesischer Stammviehzüchter)</w:t>
+              <w:t>Dr. Jan Detterer (Verein Ostfriesischer Stammviehzüchter)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CE85174" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Stefanie </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (FLI Celle)</w:t>
+              <w:t>Dr. Stefanie Petow (FLI Celle)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7789D542" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Jakob Groenewold (LWK Niedersachsen)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC74A92" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -557,71 +441,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Friedhelm Adam (LWK Nordrhein-Westfalen)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6184BE25" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dipl.-Ing. </w:t>
-[...19 lines deleted...]
-              <w:t>. Dirk Albers (LWK Niedersachsen)</w:t>
+              <w:t>Dipl.-Ing. agr. Dirk Albers (LWK Niedersachsen)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C7F7C11" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Falko Kaufmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01C75DDD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -630,69 +494,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Maibritt Schreiber</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="586897EA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>-Sophie Haake,</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lientje-Sophie Haake,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F98C16E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hanna Habermann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62416623" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -720,62 +573,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr.in Camilla Benedetti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28702150" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dr.in Eva Held-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr.in Eva Held-Hoelkerul</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="70BAAF56" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Heiko Henning (FLI)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E56CB4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -823,274 +666,150 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Isabel Kilic</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CAD4B5C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dipl.-Ing. </w:t>
-[...19 lines deleted...]
-              <w:t>. Tobias Scholz (LWK Nordrhein-Westfalen)</w:t>
+              <w:t>Dipl.-Ing. agr. Tobias Scholz (LWK Nordrhein-Westfalen)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F30D214" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dipl-Ing. agr. Rheinhard Schulte-Sutrum</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5EF811F2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophie Diers, </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Sophie Diers, M.Sc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DD55218" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Tony Krebs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BBB531D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="2E39770D" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A082D3F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Functional Breeding</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76BC6F6C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Jens Tetens</w:t>
             </w:r>
@@ -1221,114 +940,72 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5676AC20" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nur Betreuung von </w:t>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Nur Betreuung von BSc und MSc</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="21B6225E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eva </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Eva Gregersen</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="63512259" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Julia Gelhausen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A9FA4FF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -1430,69 +1107,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Dr. Bertram Brenig</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8BFDD6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>. Prof. Dr. S. Neumann</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>apl. Prof. Dr. S. Neumann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E95E97C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Andrea Gessler</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="582B25DE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -1633,115 +1299,87 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sabrina Elsholz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06E2B9BB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Dr. Matthias </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Dr. Matthias Gauly</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="42FBEA97" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prof. Dr. med. vet. Gerhard Breves</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55636A69" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Christian </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Dr. Christian Lambertz </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61F629E4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lena Kaatz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB1F14F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1907,251 +1545,151 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Fabienne Erben</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24884509" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Bodor</w:t>
+              <w:t>Dr. Zsanett Bodor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ACD2C82" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wai </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Oo</w:t>
+              <w:t>Wai Lwin Oo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C314095" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Martin Muus (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1887674D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Michael </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (vorläufig bis November 2026)</w:t>
+              <w:t>Dr. Michael Adesokan (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D92C047" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ronja </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (vorläufig bis November 2026)</w:t>
+              <w:t>Ronja Merschmann (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21E72C53" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luise </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (vorläufig bis November 2026)</w:t>
+              <w:t>Luise Knüfing (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6BF7DC15" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5138FE53" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
@@ -2244,153 +1782,73 @@
               <w:t>Markus Peschel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C83076" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Fabian Rehklau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="7A2FA6EA" w14:textId="77777777" w:rsidTr="005F136B">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="7A2FA6EA" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EC2FAD5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierhaltung in den Tropen und Subtropen (Animal </w:t>
-[...79 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Tierhaltung in den Tropen und Subtropen (Animal Husbandry in the Tropics and Subtropics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391D71C1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Eva Schlecht</w:t>
@@ -2559,63 +2017,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Jens Tetens</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E885079" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Lisa </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Lisa Rienesl</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3E8409A0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Marie Bellersen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6750A661" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
@@ -2842,62 +2289,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alina Haus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C8F653" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joana </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Joana Brandes</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="339E9F00" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Theresah Sarfo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67469C76" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -3086,63 +2523,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Armin Schmitt</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29D7B809" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Mehmet </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Mehmet Gültas</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="53BBFB00" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Matthias Enders</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D98FEA5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -3283,63 +2709,52 @@
               <w:t xml:space="preserve">Abteilung Agrarentomologie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B4D2772" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Michael </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Michael Rostás</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="79EF06D8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. B. Ulber (auch nach seiner Pensionierung für weitere Betreuung von Abschlussarbeiten)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E682C7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -3408,118 +2823,79 @@
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Karthi Balakrishnan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74039E9D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Virna Moran Rodas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="1305BFCB" w14:textId="77777777" w:rsidTr="005F136B">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="1305BFCB" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B1B3A4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abteilung funktionelle Agrobiodiversität und </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Abteilung funktionelle Agrobiodiversität und Ararökologie</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="304541B1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF5F618" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
@@ -3530,91 +2906,70 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Catrin Westphal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EEEBE8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Teja </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Teja Tscharntke</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="49DD006B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Peter </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Peter Batary</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3E65DA3E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Ingo Grass</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64726067" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -3765,69 +3120,51 @@
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Stefan Schüler</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC6D5D3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr.in Elena </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Alonso</w:t>
+              <w:t>Dr.in Elena Velado Alonso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="45C43092" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E9B94CD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
@@ -3988,63 +3325,52 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Jens Wegener</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667FD868" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Dr. Dieter von </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Dieter von Hörsten</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="519E08BD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Jan Adolph</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36C21746" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -4099,63 +3425,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Eike Hunze</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6783399A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luisa </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Luisa Pommerehne</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3045ABDA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Hannes Meyer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BDE9B0A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -4290,111 +3605,71 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>René Werner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC5E030" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steffen </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (Prüfungsberechtigung für B.Sc.-Arbeiten)</w:t>
+              <w:t>Steffen Konnemann (Prüfungsberechtigung für B.Sc.-Arbeiten)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58364EA7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lea </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">-Thomä (vorläufig bis November 2026) </w:t>
+              <w:t xml:space="preserve">Lea Koepchen-Thomä (vorläufig bis November 2026) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367445DE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Friederike Möller (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4ABE780D" w14:textId="77777777" w:rsidTr="005F136B">
@@ -4635,134 +3910,92 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Stefan Siebert</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BBACAF7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Rolf </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Rolf Rauber</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="58094929" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Rüdiger Jung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77488527" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Ana </w:t>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Ana Meijide Orive</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="34293283" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M.Sc. Katharina Hey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B83A37B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -4784,109 +4017,78 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Antonius Apostolakis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113EE516" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>. Pauline Englert</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>M.Sc. Pauline Englert</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E7418D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Zhu</w:t>
+              <w:t>Dr. Wanxue Zhu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="40AF0D94" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4660822A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
@@ -4934,185 +4136,132 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Pauline Rummel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="039F8AD9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Wang</w:t>
+              <w:t>Dr. Haitao Wang</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A9E470E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Joska </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Joska Gerendas</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="45189B9C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Ershad </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Ershad Tavakol</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C167A00" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Merle Tränkner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65533308" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Hartmut </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Hartmut Geries</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="43D99C5D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Knut Meyer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E506930" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -5127,71 +4276,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Reinhard Well</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE02244" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Jamali Jaghdani </w:t>
+              <w:t xml:space="preserve">Dr. Setareh Jamali Jaghdani </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A8F5DA6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Norbert Claassen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49088611" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -5288,122 +4417,91 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Elmar Schulte‐Geldermann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A46BB9C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Michael </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Michael Wildenhayn</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="16982CE3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Christine von Buttlar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66FEB271" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Andreas </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Dr. Andreas Pacholski </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="541078CF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Frank Lorenz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F77C49" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -5511,62 +4609,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Andreas Meyer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72945308" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hubertus </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hubertus Blanke</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3F424FD8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Johannes Simon Cordes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DFDE7B5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -5630,63 +4718,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. Alexey Mikaberidze </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E12A544" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hon. Prof. Lennart </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hon. Prof. Lennart Weltje</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1C5AE60A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Nemanja Kuzmanovic</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6637DA48" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -5721,145 +4798,112 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Jean Wagner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D7BD320" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Athanassios </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Athanassios Mavridis</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="325F2547" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Mark Winter</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0725E68B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Jens </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Jens Luckhard</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="540A1C7D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Kristin </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Kristin Klappach</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="22F3D7E1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Rebecka Dücker</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FAD9EDD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -5894,393 +4938,270 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Annette Pfordt</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB09F2A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Sebastian </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Sebastian Kiewnick</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="71CAD277" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B5A34E4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abteilung Zuchtmethodik der Pflanze / Division </w:t>
-[...51 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Abteilung Zuchtmethodik der Pflanze / Division of Plant Breeding Methology</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EABE658" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Aakash Chawade</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B09DCD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>. Prof. Dr. Wolfgang Link</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>apl. Prof. Dr. Wolfgang Link</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09A2A787" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Birgit Zumbach</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4001A8A8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lisa </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lisa Brünjes</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1AAFFADE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manuela Nagel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C37D536" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rebecca </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Rebecca Tacke</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="34FB6C28" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Julia </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Julia Hagenguth</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2C7117F8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chi Thanh Tran</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09B14BFB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. Christian Kluth </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BC8936" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Barış Alaca</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="68E8E330" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cathy Jubin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49608AF8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -6331,63 +5252,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Mila Tost</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DF09682" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Henri </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Henri Laugel</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="5BF0D723" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CF905E3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -6456,228 +5366,130 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Layla Engelhardt</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331660E6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Betreuung </w:t>
-[...43 lines deleted...]
-              <w:t>-Arbeiten:</w:t>
+              <w:t>Betreuung BSc- und MSc-Arbeiten:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C902268" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Liu</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Huihui Liu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4084DB3B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Ji</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Zhengjie Ji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43DB2C31" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Niken Ayu Permatasari</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4A3B31C3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nikola </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Nikola Laurencikova</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="1FB0D380" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="417A36A0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -6685,94 +5497,72 @@
               <w:t xml:space="preserve">Abteilung Tropischer Pflanzenbau und Agrosystem Modellierung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088E7AF6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Reimund P. </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Reimund P. Rötter</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5D0FD2E2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Dr. K. Christian </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Dr. K. Christian Kersebaum</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="431A05B0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Ronald Kühne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="585905C1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -6805,136 +5595,106 @@
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Munir Hoffmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01BE3773" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Gennady </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Gennady Bracho-Mujica</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7961EBE6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Gudrun Keding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA3CE71" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mercy Appiah</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7333A794" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mareike Köster</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4AFB3F7A" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DAE9D5B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -6981,71 +5741,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Christian Möllers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24BC6FA3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karin </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Karin Holzenkamp </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C138D2A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jasmin Vettel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="451B7300" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -7121,71 +5861,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr.in Manuela Nagel, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="760B8876" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Zamani-Noor, </w:t>
+              <w:t xml:space="preserve">Dr. Nazanin Zamani-Noor, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="337F07C9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Jan-Christoph Richter, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B5A79AB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -7396,88 +6116,88 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Carsten Holst</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA37418" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Linda Steinhübel-Rasheed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A98612" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> (bis November 2026)</w:t>
+          <w:p w14:paraId="65A98612" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Eric Ottow (bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4AFE21" w14:textId="42E98A10" w:rsidR="00EB672E" w:rsidRPr="00851447" w:rsidRDefault="00EB672E" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Schäfer (bis November 2026)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33895A13" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Eike Christian Grupe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37515635" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -7513,674 +6233,458 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lina Kastens</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A82AD44" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magdalena </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Magdalena Pallauf</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="723DDBF9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Paula Sophia Bückmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2CCA3B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livia </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Livia Cerini</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="33570D21" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salome </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Salome Gelashvili</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="68B86FBF" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B1971CD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Abteilung Agrarwirtschaft in Entwicklungs- und Schwellenländern</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2F9B56" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Agricultural Economics in Developing and Transition Countries) </w:t>
+              <w:t xml:space="preserve">(Nachwuchsgruppe Agricultural Economics in Developing and Transition Countries) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F673898" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Xiaohua Yu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05F2C68F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dieter </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dieter Koemle</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4DB81D49" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Sun</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Feifei Sun</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B486259" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Chen</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Yuquan Chen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12F1A83B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Luo</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Hengrong Luo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BCFA63D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wang </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Wang Hanjie</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="482964F3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luo, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Luo, Hengrong</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7712A29A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>, Lucie Louise</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Maruejols, Lucie Louise</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20F4F678" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jasmin Wehner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A00B45" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lisa </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lisa Hoeschle</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="46DD4051" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Xiao</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ziqian Xiao</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F92CC8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Yi Li</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6237C7D3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Liu</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tianyu Liu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F9DB52" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Hybride Biowa Dehou</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C5FA151" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> Khan</w:t>
+              <w:t>Muhammad Ishfaw Khan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BBC9A08" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jasmin Wehner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D6E1D8A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -8189,193 +6693,138 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Chang Liu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="347021E8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Liu</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Shuang Liu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD194FA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Zhu</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Xiaoke Zhu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4D108A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Afaq Ali Muluk</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6A80502D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Simon Meister </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5790CA94" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Liu</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Xiaoyu Liu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="36F06A1B" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A3E661" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8385,131 +6834,91 @@
               <w:t xml:space="preserve">Abteilung Landwirtschaftliche Betriebslehre </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C9D19B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Oliver </w:t>
-[...19 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>Prof. Dr. Oliver Mußhoff,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="517B1441" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. Matthias Buchholz, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79C4DF7F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michael Danne, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Michael Danne, M.Sc. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10BEFBD5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. Daniel Hermann, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09CFD50D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -8565,63 +6974,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Ron Weber</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C2E6C59" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Martin </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Martin Parlasca</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6BFF3EE9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Vanessa Bonke</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A1D73C5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -8836,63 +7234,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Hannah Worbs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A283005" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luisa </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Luisa Müting</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="22C729E1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hao Lao</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D9E5A7B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -8921,71 +7308,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oscar Ampofo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1811CE15" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albert </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> M.</w:t>
+              <w:t>Albert Nsengu M.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E1BB073" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hendrik Wever</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="074D2E28" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9132,73 +7499,93 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Moritz Köder</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14783D6B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Gabriela Carbajo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D90005" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+          <w:p w14:paraId="5F57DBE6" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jonas Wandt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D90005" w14:textId="526B713B" w:rsidR="00A54ED3" w:rsidRPr="00851447" w:rsidRDefault="00A54ED3" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Gabriel Rosero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="3DC48D87" w14:textId="77777777" w:rsidTr="005F136B">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="3DC48D87" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10C595D5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Abteilung Marketing für Lebensmittel und Agrarprodukte </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9337,91 +7724,91 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Sarah Iweala</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018C9D88" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Dr. Kristin Jürkenbeck</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A84192A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Sarah Kühl</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08C620ED" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sophie-Dorothe Lieke</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33E9D9B6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Clara Mehlhose</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D51E064" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
@@ -9438,114 +7825,92 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Marie von Meyer-Höfer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="391A202D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Sina </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Sina Nitzko</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3A513740" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Marlene Ohlau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C16CC3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Denise </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Denise Radda</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0F765EDE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Antje Risius</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B221EF3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -9680,63 +8045,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Greta Berg-Langer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5141C7F7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frederick </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Frederick Schoppa</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="63A136BB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lea Kirsten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ABD8245" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -9749,62 +8103,52 @@
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Sergej Schwab</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="133B5ED8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora von </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Flora von Steimker</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="67B24CC6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Greta Blue Langer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E382CA2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -9855,63 +8199,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>David Weiß</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="574039D9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isabelle </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Isabelle Weiss</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="55F82009" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Therese Löbbert</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF1C9D2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -9926,63 +8259,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Anna Dittmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18D83AE2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Marie Schickler</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3A57AF6B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Justine Quant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F16201" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -10064,103 +8386,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Doris Läpple</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75FCDA1A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...51 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Bethelhem Legesse Debela</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0047FE67" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Carmen Kirsch</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F758B5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -10317,63 +8588,52 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maria Chiara Camporese</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F98C5E7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lukas </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lukas Flinzberger</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="42ECEBE9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Claudia Heindorf</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16231DF1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -10404,140 +8664,92 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Marion Jay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DC75953" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Laura </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Laura Kmoch</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="53BA9E04" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaelle Ndayizeye </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="394CE9A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Emmeline </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Emmeline Topp</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="1861B4CE" w14:textId="77777777" w:rsidTr="005F136B">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="1861B4CE" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D82B3EE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Abteilung Umwelt- und Ressourcenökonomik </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10598,105 +8810,87 @@
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Jana Juhrbandt</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C83D23E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Adriana </w:t>
-[...17 lines deleted...]
-              <w:t>-Escobar</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Dr. Adriana Bernál-Escobar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="582566CB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tobias Bähr</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE56485" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Marlene Wätzold</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="544E15EF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sophia Bohn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52AC66F0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -10743,62 +8937,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sophia Bohn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14478FBB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simone </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Simone Santalucia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="457C96B9" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7761FB54" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -10822,90 +9006,70 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prof. Dr. Claudia Neu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16B5B870" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anna Lina </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Anna Lina Bartl</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5471689E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexander </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Alexander Barkminn</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1DC75DA0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Janna Luisa Pieper</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="045F9001" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -10919,51 +9083,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fabian Müller</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612437C6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PD Dr. Christine Niens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="547A5CBC" w14:textId="77777777" w:rsidTr="005F136B">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="547A5CBC" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57AF1158" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Abteilung Management der Agrar- und Ernährungswirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11026,63 +9190,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Sirkka Schukat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08234AD8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viktoria </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Viktoria Graskemper</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4CFB02A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Reinhard Uehleke</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54A0C33D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -11193,62 +9346,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Christian Schaper</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ECE432F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Ludwig </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Ludwig Theuvsen</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="59F44FFE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Thomas de Witte</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CADAF06" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -11256,100 +9399,78 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Clemens Schwerdtfeger</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E20344B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>. Sören Mohrmann</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>M.Sc. Sören Mohrmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34832D83" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>. Douglas Michael Robinson</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>M.Sc. Douglas Michael Robinson</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2775D5A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Marie Diekmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E914F90" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -11418,253 +9539,183 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Ahmet Demirtas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E0FF3C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Quan</w:t>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Xiuhao Quan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CAC79A9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kristine </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kristine Montalla</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7FC43290" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Low </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D4CD5A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oliver </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Oliver Behn</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="12D6C619" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rica </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Rica Perkmeyer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="39A9DC34" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75448637" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Abteilung Ernährung und Landwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60DDD7BA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Liesbeth Colen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="759C9DA2" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="697BE48E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -11803,71 +9854,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Moritz Köder</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D0A9817" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Imke Möller (</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Imke Möller (StB)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A79B174" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Phillipp Erich Welter</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499975CC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
@@ -11922,50 +9953,51 @@
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="394C33BE" w14:textId="77777777" w:rsidR="007965DA" w:rsidRDefault="007965DA" w:rsidP="007965DA">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007965DA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Forschungs- und Studienzentren</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D2C228" w14:textId="1CB4BF98" w:rsidR="007965DA" w:rsidRPr="007965DA" w:rsidRDefault="007965DA" w:rsidP="007965DA">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="12954047" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34C43138" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -12181,63 +10213,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Sten Zeibig</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18E89CE7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johannes </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Johannes Heinonen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="3F489B50" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30574F66" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -12352,51 +10373,51 @@
               <w:t>Maren Müller-Menzel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="513D7F47" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lukas Helfrich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="492B3286" w14:textId="77777777" w:rsidTr="005F136B">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="492B3286" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F7B21B4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>IfZ - An-Institut für Zuckerrübenforschung</w:t>
@@ -12482,63 +10503,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. Sebastian Liebe </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45D70D19" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Mark </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prof. Dr. Mark Varrelmann</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="661E6327" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Ralf Wilhelm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36CEBEAA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -12593,63 +10603,52 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Roxana Hossain</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A0CA33C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Omid </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Omid Eini</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="51DF38F8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Dennis Grunwald</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B996BD0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
@@ -12702,62 +10701,52 @@
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Abel Barreto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4533E9FF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Christel </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Christel Roß</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="73A4B3D3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Olga Fishkis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10939DD7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -12766,62 +10755,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D. Benedict Wieters</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1B0212" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Lukas </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Lukas Rollwage</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="3ECCF1AF" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="193E0B2F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12849,202 +10828,134 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jun. Prof. Dr Merle Tränkner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F55DC3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jun. Prof. Dr. Mehmet </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Jun. Prof. Dr. Mehmet Senbayram</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7E1ADA2D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Setareh Jamail Jaghdani</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6730F678" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Paulo </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Paulo Cabrita</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C6C38D4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Ariel </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Ariel Turcios</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6481E807" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5760AA27" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modul </w:t>
-[...35 lines deleted...]
-              <w:t>.0018</w:t>
+              <w:t>Modul Chemie B.Agr.0018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="326C835E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Susann Graupner</w:t>
@@ -13139,240 +11050,198 @@
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="557A3B82" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6332A8AD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Universität Kassel/</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Universität Kassel/Witzenhausen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="297DD821" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Abteilung Management in der internationalen Ernährungswirtschaft:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BD93750" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evans </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Evans Kissi</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="372BE349" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29BB3E97" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Abteilung Bodenkunde:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F5CDCE2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Puschmann</w:t>
+              <w:t>Dr. Uteau Puschmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78927C27" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26B1CAE6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Abteilung Tierhaltung in den Tropen und Subtropen:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC18E3C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Dr. Christian Hülsenbusch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="0A242023" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D49CE68" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
@@ -13420,68 +11289,88 @@
           <w:p w14:paraId="4C7B0D19" w14:textId="77777777" w:rsidR="007965DA" w:rsidRPr="00851447" w:rsidRDefault="007965DA" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Zukunft der Ernährung in Niedersachsen (ZERN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B260D5" w14:textId="77777777" w:rsidR="007965DA" w:rsidRPr="00851447" w:rsidRDefault="007965DA" w:rsidP="005F136B">
+          <w:p w14:paraId="27B260D5" w14:textId="77777777" w:rsidR="007965DA" w:rsidRDefault="007965DA" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Del-Dem Doe Fiankor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A7DDD7" w14:textId="3B4BB0CC" w:rsidR="00E75015" w:rsidRPr="00851447" w:rsidRDefault="00E75015" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75015">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Schäfer (bis November 2026)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0139A2AD" w14:textId="77777777" w:rsidR="007965DA" w:rsidRPr="00851447" w:rsidRDefault="007965DA" w:rsidP="005F136B">
             <w:pPr>
               <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851447">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jennifer Klaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -20154,51 +18043,50 @@
   </w:num>
   <w:num w:numId="45" w16cid:durableId="162164443">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1721635659">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1281911961">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1740204699">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1673800988">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="596251221">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="91"/>
   <w:drawingGridVerticalSpacing w:val="91"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -20206,50 +18094,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7CD4"/>
     <w:rsid w:val="0000731F"/>
     <w:rsid w:val="000103D3"/>
     <w:rsid w:val="000124BC"/>
     <w:rsid w:val="00014614"/>
     <w:rsid w:val="00022796"/>
     <w:rsid w:val="0003011B"/>
     <w:rsid w:val="000350C1"/>
     <w:rsid w:val="00037BD2"/>
     <w:rsid w:val="000446B5"/>
     <w:rsid w:val="00050843"/>
     <w:rsid w:val="00052802"/>
     <w:rsid w:val="00053959"/>
     <w:rsid w:val="00054F0C"/>
     <w:rsid w:val="000628AA"/>
     <w:rsid w:val="00063185"/>
     <w:rsid w:val="0007011E"/>
+    <w:rsid w:val="00071F54"/>
     <w:rsid w:val="00080D27"/>
     <w:rsid w:val="0008558A"/>
     <w:rsid w:val="000A2D1A"/>
     <w:rsid w:val="000A481B"/>
     <w:rsid w:val="000A5F5F"/>
     <w:rsid w:val="000A63CE"/>
     <w:rsid w:val="000A6EFB"/>
     <w:rsid w:val="000B3344"/>
     <w:rsid w:val="000C1D81"/>
     <w:rsid w:val="000C6515"/>
     <w:rsid w:val="000D2279"/>
     <w:rsid w:val="000D7B87"/>
     <w:rsid w:val="000E6039"/>
     <w:rsid w:val="000F29A2"/>
     <w:rsid w:val="000F6C13"/>
     <w:rsid w:val="00106091"/>
     <w:rsid w:val="00115FF4"/>
     <w:rsid w:val="00120C28"/>
     <w:rsid w:val="00122D6A"/>
     <w:rsid w:val="00125619"/>
     <w:rsid w:val="00132375"/>
     <w:rsid w:val="00135A25"/>
     <w:rsid w:val="00140455"/>
     <w:rsid w:val="00140D0A"/>
     <w:rsid w:val="001425CE"/>
@@ -20259,50 +18148,51 @@
     <w:rsid w:val="0015281E"/>
     <w:rsid w:val="00161B3E"/>
     <w:rsid w:val="00163BD8"/>
     <w:rsid w:val="00173C78"/>
     <w:rsid w:val="00174BE5"/>
     <w:rsid w:val="0017531E"/>
     <w:rsid w:val="00180D35"/>
     <w:rsid w:val="00185C51"/>
     <w:rsid w:val="0018648C"/>
     <w:rsid w:val="00190F35"/>
     <w:rsid w:val="00191F34"/>
     <w:rsid w:val="001931F1"/>
     <w:rsid w:val="00194590"/>
     <w:rsid w:val="001A6C6B"/>
     <w:rsid w:val="001A6D66"/>
     <w:rsid w:val="001B363E"/>
     <w:rsid w:val="001C0330"/>
     <w:rsid w:val="001C4801"/>
     <w:rsid w:val="001D3AA1"/>
     <w:rsid w:val="001F5DCE"/>
     <w:rsid w:val="00211B3B"/>
     <w:rsid w:val="00222D17"/>
     <w:rsid w:val="00223F1B"/>
     <w:rsid w:val="002241C4"/>
     <w:rsid w:val="00250569"/>
+    <w:rsid w:val="00256AEA"/>
     <w:rsid w:val="00266B12"/>
     <w:rsid w:val="0026733C"/>
     <w:rsid w:val="0027676F"/>
     <w:rsid w:val="00277460"/>
     <w:rsid w:val="002848AE"/>
     <w:rsid w:val="00294E6A"/>
     <w:rsid w:val="002A2160"/>
     <w:rsid w:val="002A7A7C"/>
     <w:rsid w:val="002B1A12"/>
     <w:rsid w:val="002C271E"/>
     <w:rsid w:val="002C3BFC"/>
     <w:rsid w:val="002C66B6"/>
     <w:rsid w:val="002D2404"/>
     <w:rsid w:val="002D3D7E"/>
     <w:rsid w:val="002E1A10"/>
     <w:rsid w:val="002F1129"/>
     <w:rsid w:val="002F5DB4"/>
     <w:rsid w:val="003072E7"/>
     <w:rsid w:val="003201F1"/>
     <w:rsid w:val="0034234E"/>
     <w:rsid w:val="00342DEF"/>
     <w:rsid w:val="00354556"/>
     <w:rsid w:val="00356BE3"/>
     <w:rsid w:val="00361A8E"/>
     <w:rsid w:val="00367579"/>
@@ -20315,57 +18205,59 @@
     <w:rsid w:val="003B2FBE"/>
     <w:rsid w:val="003B38DB"/>
     <w:rsid w:val="003B51B6"/>
     <w:rsid w:val="003B677D"/>
     <w:rsid w:val="003C2DDC"/>
     <w:rsid w:val="003C574E"/>
     <w:rsid w:val="003C7F5F"/>
     <w:rsid w:val="003D3227"/>
     <w:rsid w:val="003D365D"/>
     <w:rsid w:val="003D4383"/>
     <w:rsid w:val="003D5F33"/>
     <w:rsid w:val="003D682C"/>
     <w:rsid w:val="003E0C56"/>
     <w:rsid w:val="003E5F8D"/>
     <w:rsid w:val="003E6B3B"/>
     <w:rsid w:val="003F0D97"/>
     <w:rsid w:val="003F2A02"/>
     <w:rsid w:val="003F3F64"/>
     <w:rsid w:val="003F5763"/>
     <w:rsid w:val="004017B5"/>
     <w:rsid w:val="004270D5"/>
     <w:rsid w:val="00435CA1"/>
     <w:rsid w:val="0044203D"/>
     <w:rsid w:val="004426F6"/>
     <w:rsid w:val="00442CF4"/>
+    <w:rsid w:val="00443585"/>
     <w:rsid w:val="004575A7"/>
     <w:rsid w:val="00463DE6"/>
     <w:rsid w:val="00465B8D"/>
     <w:rsid w:val="00477360"/>
     <w:rsid w:val="00486746"/>
     <w:rsid w:val="004A037C"/>
     <w:rsid w:val="004A105A"/>
+    <w:rsid w:val="004A7137"/>
     <w:rsid w:val="004B223D"/>
     <w:rsid w:val="004B70D9"/>
     <w:rsid w:val="004C091A"/>
     <w:rsid w:val="004C6AFC"/>
     <w:rsid w:val="004C7456"/>
     <w:rsid w:val="004D150F"/>
     <w:rsid w:val="004E2F9C"/>
     <w:rsid w:val="00505101"/>
     <w:rsid w:val="00505919"/>
     <w:rsid w:val="0052016C"/>
     <w:rsid w:val="0052499A"/>
     <w:rsid w:val="0053505D"/>
     <w:rsid w:val="0054574E"/>
     <w:rsid w:val="005467F6"/>
     <w:rsid w:val="00550B24"/>
     <w:rsid w:val="005538BE"/>
     <w:rsid w:val="00555092"/>
     <w:rsid w:val="0055660A"/>
     <w:rsid w:val="00556D98"/>
     <w:rsid w:val="0056119D"/>
     <w:rsid w:val="00573F34"/>
     <w:rsid w:val="0058003A"/>
     <w:rsid w:val="0058516E"/>
     <w:rsid w:val="00586566"/>
     <w:rsid w:val="0058723C"/>
@@ -20384,50 +18276,51 @@
     <w:rsid w:val="00611623"/>
     <w:rsid w:val="006220AE"/>
     <w:rsid w:val="00623F13"/>
     <w:rsid w:val="0062591A"/>
     <w:rsid w:val="006323F8"/>
     <w:rsid w:val="00636C5F"/>
     <w:rsid w:val="0064271A"/>
     <w:rsid w:val="006509EF"/>
     <w:rsid w:val="006635AD"/>
     <w:rsid w:val="00674BA1"/>
     <w:rsid w:val="006773C4"/>
     <w:rsid w:val="00687681"/>
     <w:rsid w:val="0069097B"/>
     <w:rsid w:val="00693361"/>
     <w:rsid w:val="0069381A"/>
     <w:rsid w:val="006A2620"/>
     <w:rsid w:val="006A2AD1"/>
     <w:rsid w:val="006B1567"/>
     <w:rsid w:val="006B1C76"/>
     <w:rsid w:val="006B2A35"/>
     <w:rsid w:val="006B5B42"/>
     <w:rsid w:val="006B7B05"/>
     <w:rsid w:val="006C0130"/>
     <w:rsid w:val="006D1AA4"/>
     <w:rsid w:val="006E6007"/>
+    <w:rsid w:val="006E73F2"/>
     <w:rsid w:val="006F367A"/>
     <w:rsid w:val="006F4945"/>
     <w:rsid w:val="0070107E"/>
     <w:rsid w:val="00703BDF"/>
     <w:rsid w:val="00707295"/>
     <w:rsid w:val="00711CDD"/>
     <w:rsid w:val="00715CEB"/>
     <w:rsid w:val="007230E8"/>
     <w:rsid w:val="007254C5"/>
     <w:rsid w:val="0073082E"/>
     <w:rsid w:val="0074653D"/>
     <w:rsid w:val="00754101"/>
     <w:rsid w:val="0075533C"/>
     <w:rsid w:val="00757FDF"/>
     <w:rsid w:val="00766062"/>
     <w:rsid w:val="00771A37"/>
     <w:rsid w:val="00781CAD"/>
     <w:rsid w:val="007820C1"/>
     <w:rsid w:val="007833EC"/>
     <w:rsid w:val="00787A4D"/>
     <w:rsid w:val="007913CF"/>
     <w:rsid w:val="007965DA"/>
     <w:rsid w:val="007A4B74"/>
     <w:rsid w:val="007A5007"/>
     <w:rsid w:val="007B11BF"/>
@@ -20488,64 +18381,67 @@
     <w:rsid w:val="009222AB"/>
     <w:rsid w:val="009275C3"/>
     <w:rsid w:val="00931E32"/>
     <w:rsid w:val="00934FE6"/>
     <w:rsid w:val="00936086"/>
     <w:rsid w:val="009445AF"/>
     <w:rsid w:val="00950646"/>
     <w:rsid w:val="00954194"/>
     <w:rsid w:val="009606A8"/>
     <w:rsid w:val="009622FE"/>
     <w:rsid w:val="00965FC4"/>
     <w:rsid w:val="009668EC"/>
     <w:rsid w:val="00970B6C"/>
     <w:rsid w:val="00977F13"/>
     <w:rsid w:val="00981131"/>
     <w:rsid w:val="0098371E"/>
     <w:rsid w:val="009923C8"/>
     <w:rsid w:val="00993370"/>
     <w:rsid w:val="009A0A94"/>
     <w:rsid w:val="009A4985"/>
     <w:rsid w:val="009A67DC"/>
     <w:rsid w:val="009D10A6"/>
     <w:rsid w:val="009E396D"/>
     <w:rsid w:val="009E4B2E"/>
     <w:rsid w:val="009E6296"/>
+    <w:rsid w:val="009F4C64"/>
     <w:rsid w:val="009F5256"/>
     <w:rsid w:val="009F654E"/>
     <w:rsid w:val="009F7BFC"/>
     <w:rsid w:val="00A00FD8"/>
     <w:rsid w:val="00A01AFE"/>
     <w:rsid w:val="00A0428B"/>
     <w:rsid w:val="00A20E5E"/>
     <w:rsid w:val="00A27124"/>
+    <w:rsid w:val="00A36121"/>
     <w:rsid w:val="00A3716B"/>
     <w:rsid w:val="00A43A15"/>
     <w:rsid w:val="00A43A35"/>
     <w:rsid w:val="00A50AC6"/>
     <w:rsid w:val="00A53F02"/>
     <w:rsid w:val="00A54C22"/>
+    <w:rsid w:val="00A54ED3"/>
     <w:rsid w:val="00A55CFF"/>
     <w:rsid w:val="00A72321"/>
     <w:rsid w:val="00A75828"/>
     <w:rsid w:val="00A83078"/>
     <w:rsid w:val="00A83827"/>
     <w:rsid w:val="00A9275F"/>
     <w:rsid w:val="00A962FE"/>
     <w:rsid w:val="00A9784B"/>
     <w:rsid w:val="00AA341C"/>
     <w:rsid w:val="00AA5228"/>
     <w:rsid w:val="00AA6DF6"/>
     <w:rsid w:val="00AB5D42"/>
     <w:rsid w:val="00AC2204"/>
     <w:rsid w:val="00AC5DC8"/>
     <w:rsid w:val="00AC6832"/>
     <w:rsid w:val="00AE6467"/>
     <w:rsid w:val="00AE79AB"/>
     <w:rsid w:val="00AF1160"/>
     <w:rsid w:val="00B05300"/>
     <w:rsid w:val="00B06756"/>
     <w:rsid w:val="00B20211"/>
     <w:rsid w:val="00B4498F"/>
     <w:rsid w:val="00B46C10"/>
     <w:rsid w:val="00B52F7C"/>
     <w:rsid w:val="00B56967"/>
@@ -20609,55 +18505,57 @@
     <w:rsid w:val="00DA6B59"/>
     <w:rsid w:val="00DA6F6A"/>
     <w:rsid w:val="00DB698A"/>
     <w:rsid w:val="00DC7733"/>
     <w:rsid w:val="00DC773F"/>
     <w:rsid w:val="00DC7746"/>
     <w:rsid w:val="00DD3311"/>
     <w:rsid w:val="00DE027A"/>
     <w:rsid w:val="00DE1C21"/>
     <w:rsid w:val="00DE34F9"/>
     <w:rsid w:val="00DE51DB"/>
     <w:rsid w:val="00DF5AB7"/>
     <w:rsid w:val="00E11065"/>
     <w:rsid w:val="00E143B2"/>
     <w:rsid w:val="00E15B3C"/>
     <w:rsid w:val="00E170A5"/>
     <w:rsid w:val="00E22EB4"/>
     <w:rsid w:val="00E31508"/>
     <w:rsid w:val="00E37CA2"/>
     <w:rsid w:val="00E465BA"/>
     <w:rsid w:val="00E54CEC"/>
     <w:rsid w:val="00E61005"/>
     <w:rsid w:val="00E66236"/>
     <w:rsid w:val="00E66377"/>
     <w:rsid w:val="00E6672D"/>
+    <w:rsid w:val="00E75015"/>
     <w:rsid w:val="00E85EF5"/>
     <w:rsid w:val="00E95EFA"/>
     <w:rsid w:val="00E968F4"/>
     <w:rsid w:val="00EA3858"/>
     <w:rsid w:val="00EB1AE7"/>
+    <w:rsid w:val="00EB672E"/>
     <w:rsid w:val="00EC6B5F"/>
     <w:rsid w:val="00EC73EE"/>
     <w:rsid w:val="00ED2276"/>
     <w:rsid w:val="00EE147F"/>
     <w:rsid w:val="00EE1682"/>
     <w:rsid w:val="00EE7CD4"/>
     <w:rsid w:val="00EF0522"/>
     <w:rsid w:val="00EF2435"/>
     <w:rsid w:val="00EF7E46"/>
     <w:rsid w:val="00F127B3"/>
     <w:rsid w:val="00F13639"/>
     <w:rsid w:val="00F21ED3"/>
     <w:rsid w:val="00F271A6"/>
     <w:rsid w:val="00F45010"/>
     <w:rsid w:val="00F611C1"/>
     <w:rsid w:val="00F622CE"/>
     <w:rsid w:val="00F661FF"/>
     <w:rsid w:val="00F7189F"/>
     <w:rsid w:val="00F76438"/>
     <w:rsid w:val="00F81BD5"/>
     <w:rsid w:val="00F87BDF"/>
     <w:rsid w:val="00F96656"/>
     <w:rsid w:val="00FA074F"/>
     <w:rsid w:val="00FA4135"/>
     <w:rsid w:val="00FA7690"/>
@@ -22336,77 +20234,77 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{919F858D-9BDB-4699-83DA-C552AE196E52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PI_Muster_Januar_2019</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1686</Words>
-  <Characters>10827</Characters>
+  <Words>1701</Words>
+  <Characters>10912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>#VornameNachname#</vt:lpstr>
       <vt:lpstr>#VornameNachname#</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12489</CharactersWithSpaces>
+  <CharactersWithSpaces>12588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>#VornameNachname#</dc:title>
   <dc:subject/>
   <dc:creator>Lange, Regina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>